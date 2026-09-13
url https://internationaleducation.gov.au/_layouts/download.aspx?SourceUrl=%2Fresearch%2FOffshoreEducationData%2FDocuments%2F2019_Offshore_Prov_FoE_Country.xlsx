--- v0 (2025-12-24)
+++ v1 (2026-09-13)
@@ -31115,52 +31115,52 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007148B2C64B53E4448D7BFDF60F93E597" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b46f90e6eed3c3e3f66787927af81a57">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f66abc2e75104a1e2665fbc11a6ee987" ns1:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007148B2C64B53E4448D7BFDF60F93E597" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="994e5d7fc396756ef0cc627a9d8dc382">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8e695281bd15c528cedd7706c74ad1b3" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="9" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:internalName="PublishingExpirationDate">
@@ -31260,51 +31260,51 @@
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC640E11-0510-4534-8F14-A037D87028BF}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C132FE9-EBF8-4C7E-BABB-9D74E9035D55}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8531104-AF5D-467D-9BC4-16D3FEE23FDA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{782DD4A7-BB24-4302-8C19-F7A7CA791396}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>1. Enrolments_Prov_FoE</vt:lpstr>
       <vt:lpstr>2. Offshore_Countries</vt:lpstr>