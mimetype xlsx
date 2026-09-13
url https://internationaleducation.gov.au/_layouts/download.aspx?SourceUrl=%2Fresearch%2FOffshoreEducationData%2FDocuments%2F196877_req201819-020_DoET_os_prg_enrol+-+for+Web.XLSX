--- v0 (2025-11-07)
+++ v1 (2026-09-13)
@@ -46306,52 +46306,52 @@
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1"/>
     <hyperlink ref="B20" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007148B2C64B53E4448D7BFDF60F93E597" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b46f90e6eed3c3e3f66787927af81a57">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f66abc2e75104a1e2665fbc11a6ee987" ns1:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007148B2C64B53E4448D7BFDF60F93E597" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="994e5d7fc396756ef0cc627a9d8dc382">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8e695281bd15c528cedd7706c74ad1b3" ns1:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="PublishingExpirationDate" ma:index="9" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:internalName="PublishingExpirationDate">
@@ -46456,51 +46456,51 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C020DB93-BAF3-46D1-A96D-D9D171871F1B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCD773C8-5E85-415A-9217-CDEFA1CD15F0}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DA709A6-04D2-4513-B3D7-FBB55D90D998}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EFC0F00-5A15-47F3-BAAE-8EF4CEC04C11}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>